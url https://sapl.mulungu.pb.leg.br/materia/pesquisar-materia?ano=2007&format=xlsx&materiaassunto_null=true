--- v0 (2025-11-10)
+++ v1 (2026-04-03)
@@ -51,561 +51,561 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/84/requerimento_7_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/84/requerimento_7_2007.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve requer na forma do regimento da casa e, após ouvido o plenário solicitação ao Sr Prefeito no sentido de proceder melhoria ( a limpeza a iluminação e calçamento) na rua Joao Alves Cabral antiga rua do empurra.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/85/requerimento_8_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/85/requerimento_8_2007.pdf</t>
   </si>
   <si>
     <t>Nos termos do regimento interno e após ouvir o plenário, solicito ao Sr prefeito a construção de um posto de saúde na comunidade do acentamento MARIA MENINA.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/86/requerimento_24_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/86/requerimento_24_2007.pdf</t>
   </si>
   <si>
     <t>Nos termos do regimento interno e após ouvir o plenário, solicito ao Sr prefeito que construa as calçadas das residências da vila de poço de pau.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/87/requerimento_25_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/87/requerimento_25_2007.pdf</t>
   </si>
   <si>
     <t>Nos termos do regimento interno e após ouvir o plenário, solicito ao Sr prefeito o melhoramento da encanação com a bomba e a e a ampliação das caixa  d'água que e de mil litros para cinco mil litros que abastece a comunidade de poço de pau.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/88/requerimento_26_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/88/requerimento_26_2007.pdf</t>
   </si>
   <si>
     <t>Nos termos do regimento interno e após ouvir o plenário, solicito ao Sr prefeito que faça a drenagem do riacho que banha as ruas 7 de setembro e Horácio Montenegro.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/81/requerimento_27_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/81/requerimento_27_2007.pdf</t>
   </si>
   <si>
     <t>Nos termos de regimento interno e após ouvir o plenário, solicito ao Sr. prefeito que conclua o abastecimento de água na comunidade de poço de pau  mais precisamente nas casas próximas  a família do Sr. José de Dada</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/82/requerimento_28_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/82/requerimento_28_2007.pdf</t>
   </si>
   <si>
     <t>Nos termos do regimento interno e após ouvir o plenário, solicito ao Sr Prefeito que consiga junto a cagepa um chafariz para a comunidade do conjunto Humberto pequeno madruga.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/83/requerimento_29_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/83/requerimento_29_2007.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma do regimento interno após ouvir o plenário que seja enviado ao senhor prefeito no sentido de colocar um eletricista na prefeitura a disposição da comunidade da zona rural no sentido de realizar de maneira permanente, manutenção na iluminação publica.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/90/requerimento_31_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/90/requerimento_31_2007.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental, depois de ouvido o plenário que seja solicitado a presença do senhor secretario de administração do Município a comparecer a esta casa para dirimi duvidas com relação ao empréstimos consignados dos servidores públicos municipais</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/91/requerimento_32_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/91/requerimento_32_2007.pdf</t>
   </si>
   <si>
     <t>Requeiro na formar regimental depois de ter ouvido o plenário que seja solicitado ao Sr Prefeito coleta semanal do lixo da comunidade de leolandia.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/92/requerimento_33_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/92/requerimento_33_2007.pdf</t>
   </si>
   <si>
     <t>Nos termos do regimento interno e após ouvir o plenário, solicito ao Sr prefeito Jose Leonel de moura que providencie tratores  para os cortes de terra da comunidade da grande utinga.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/93/requerimento_34_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/93/requerimento_34_2007.pdf</t>
   </si>
   <si>
     <t>Nos termos do regimento interno e após ouvir o plenário, solicito ao Sr prefeito Jose Leonel de moura que construa uma praça com a estatua de Fred Damião no conjunto leal landia.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/95/requerimento_35_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/95/requerimento_35_2007.pdf</t>
   </si>
   <si>
     <t>Nos termos do regimento interno e após ouvir o plenário, solicito ao Sr prefeito, que derrube o prédio que funcionava  o antigo posto de saúde, vizinho a o colégio estadual esfrud e médio major Antônio de Aquino.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/94/requerimento_37_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/94/requerimento_37_2007.pdf</t>
   </si>
   <si>
     <t>Requeiro a V. exia na forma  do regimento interno e após ouvir o plenário, solicito ao Sr prefeito, que coloque de volta ônibus para pessoas do assentamento M menina a poço de pau que fazem feira em Mulungu</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/96/requerimento_40_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/96/requerimento_40_2007.pdf</t>
   </si>
   <si>
     <t>Nos termos do regimento interno e após ouvir o plenário, solicito ao Sr prefeito, que resolva o problema de um esgoto na rua bela vista.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/97/requerimento_41_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/97/requerimento_41_2007.pdf</t>
   </si>
   <si>
     <t>Seja enviado ofício ao Exmo. Governador do Estado, Cássio Cunha Lima, solicitando uma Audiência, tendo como principal pauta o asfalto da estrada que liga Mulungu à Alagoinha.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/98/requerimento_42_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/98/requerimento_42_2007.pdf</t>
   </si>
   <si>
     <t>Nos termos do regimento interno e após ouvir o plenário, solicito ao Sr prefeito, que construa no conjunto Humberto madruga dois fossões para atender as deficiências da referida lealdade.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/99/requerimento_43_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/99/requerimento_43_2007.pdf</t>
   </si>
   <si>
     <t>Nos termos do regimento interno e após ouvir o plenário, solicito ao Sr prefeito Jose Leonel moura que possa fazer o calçamento no povoado castro.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/100/requerimento_49_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/100/requerimento_49_2007.pdf</t>
   </si>
   <si>
     <t>Nos termos do regimento interno e após ouvir o plenário, solicito ao Sr prefeito, que construa vários mata burro na estrada que e da acesso a fazenda neves passando por gado bravo ate açudinho.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/101/requerimento_50_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/101/requerimento_50_2007.pdf</t>
   </si>
   <si>
     <t>Nos termos do regimento interno e após ouvir o plenário, solicito ao Sr prefeito, que revitalize o centro da rua João pessoa.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/103/requerimento_52_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/103/requerimento_52_2007.pdf</t>
   </si>
   <si>
     <t>Nos termos do regimento interno e após ouvir o plenário, solicito ao Sr prefeito, que construa casas da caixa econômica federal.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/104/requerimento_53_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/104/requerimento_53_2007.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer na forma do regimento da casa e depois de ouvido o plenário que seja enviado solicitação ao Sr Prefeito no sentido de encaminhar ao Poder legislativo mensagem regularizado a situação dos agentes de saúde do município.0308</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/105/requerimento_54_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/105/requerimento_54_2007.pdf</t>
   </si>
   <si>
     <t>vereador que este subscreve requer na forma do regimento da casa e depois de ouvido o plenário que seja enviado solicitação ao Sr Prefeito no sentido de implantar um abrigo para os moto-taxistas na comunidade leal landia.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/106/requerimento_55_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/106/requerimento_55_2007.pdf</t>
   </si>
   <si>
     <t>vereador que este subscreve requer na forma do regimento da casa e depois de ouvido o plenário que seja enviado solicitação ao Sr Prefeito que procure junto ao DER maquinas para recuperar estradas do nosso município.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/107/requerimento_57_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/107/requerimento_57_2007.pdf</t>
   </si>
   <si>
     <t>vereador que este subscreve requer na forma do regimento da casa e depois de ouvido o plenário que seja enviado solicitação ao Sr Prefeito,  a recuperação da rua José Américo (rua da cadeia)</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/108/requerimento_58_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/108/requerimento_58_2007.pdf</t>
   </si>
   <si>
     <t>Requeiro a V nos termos de regimento interno e após ouvir o plenário solicitação Ao Sr prefeito no sentido da construção de uma praça enfrente a capela de cipoal</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/109/requerimento_59_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/109/requerimento_59_2007.pdf</t>
   </si>
   <si>
     <t>REequeiro a V. exicia nos termos do regimento interno e após ouvir o plenário solicitação ao Sr prefeito no sentido da implantação por parte da secretaria de ação social do município na pessoa de Dra Maria  Ernestina Assis de Moura, do programa pão e leite para a comunidade da vila gobal encravada na região da grande utinga.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/110/requerimento_60_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/110/requerimento_60_2007.pdf</t>
   </si>
   <si>
     <t>Requeiro a V Excia nos termos de regimento interno e após ouvir o plenário solicitação Ao senhor prefeito no sentido da implantação de uma cabine de impressa no estádio Municipal da nossa cidade.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/111/requerimento_61_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/111/requerimento_61_2007.pdf</t>
   </si>
   <si>
     <t>Nos termos do regimento interno e após ouvir o plenário, solicito ao Sr prefeito a rete escavadeira para a recuperação da estradas de barro vermelho.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/112/requerimento_62_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/112/requerimento_62_2007.pdf</t>
   </si>
   <si>
     <t>Nos termos do regimento interno e após ouvir o plenário, solicito ao Sr prefeito, que seja colocado lâmpada nos postes do povoado de munbuca.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/113/requerimento_63_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/113/requerimento_63_2007.pdf</t>
   </si>
   <si>
     <t>Após ouvido o plenário vem parente vossa excelência solicitar a aprovação de um voto de aplauso a srª Lúcia Gomes da Silva que foi coordenadora da pastoral da criança do nosso Município</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/115/requerimento_65_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/115/requerimento_65_2007.pdf</t>
   </si>
   <si>
     <t>Nos termos do regimento interno e após ouvir o plenário, solicito ao Sr prefeito, que envie para câmara contrato e a licitação que deu direito a impressa exames e consultaria realizar concurso Municipal.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/</t>
   </si>
   <si>
     <t>Nos termos do regimento interno e após ouvir o plenário, solicito ao Sr prefeito, consiga junto com a cagepa a ampliação do abastecimento da agua para a comunidade do sitio pedra e adjengencias.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/117/requerimento_68_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/117/requerimento_68_2007.pdf</t>
   </si>
   <si>
     <t>Solicito a Sr secretaria de ação social a extensão do programa pão e leite para as comunidade de poço de pau, poço de pedra, poço do cortiço, tigre, gomes e assentamento maria menina</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/118/requerimento_70_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/118/requerimento_70_2007.pdf</t>
   </si>
   <si>
     <t>Nos termos do regimento interno e após ouvir o plenário, solicito ao Sr prefeito José Leonel de moura que construa um posto dos correios no conjunto leal landia.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/119/requerimento_74_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/119/requerimento_74_2007.pdf</t>
   </si>
   <si>
     <t>Nos termos do regimento interno e após ouvir o plenário, solicito ao Sr prefeito, que derrube o muroque fica lado do grupo amaro beltrao que da acesso a fazenda santa luzia.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/120/requerimento_76_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/120/requerimento_76_2007.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve requer a forma do regimento da casa e depois de devo-o plenário que seja enviado o ofício ao presidente da associação dos produtos de leite de Guarabira em municípios circunvizinhos -APLEG, Dr . Rubens Fernandes da Costa, Convidando o mesmo para proferir uma palestra nesta casa a respeito da possível implantação de uma usina de beneficiamento de leite produção de matéria-prima.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/121/requerimento_77_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/121/requerimento_77_2007.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor presidente desta casa que convoque em regime de urgência uma sessão especial para discutirmos a regularização dos agentes comunitários de saúde como funcionários efetivos do município.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/122/requerimento_78_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/122/requerimento_78_2007.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor presidente que envie um ofício para o segundo núcleo regional de saúde e ao tribunal de conta  do estado para enviar toda a documentação referente à seletiva dos agentes comunitários de saúde dos anos de 1994-1998 e 1999.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/123/requerimento_79_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/123/requerimento_79_2007.pdf</t>
   </si>
   <si>
     <t>Solicito ao senhor prefeito que envie para a câmara toda a documentação referente aos agentes comunitários de saúde e organize em caráter de urgência toda documentação para enviar ao procurador federal do trabalho.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/124/requerimento_80_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/124/requerimento_80_2007.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve requer a forma do regimento e depois de ouvido o plenário o reconhecimento dessa casa de poder legislativo quando a legalidade o processo seletivo realizado neste município pela secretaria estadual de saúde para a escolha dos atuais agentes comunitário de saúde tendo em vista que atendeu todos os pré-requisitos constitucionais da impressionalidade moralidade e publicidade.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/89/requerimento_30_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/89/requerimento_30_2007.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve requer na forma do regimento da casa e depois ouvir o plenário que seja aprovados votos de ponto restabelecimento do deputado Zenobio toscano, tende em vista que o mesmo foi acometido de enfermidade no ultimo dia do correbte ano.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/102/requerimento_51_2007.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/102/requerimento_51_2007.pdf</t>
   </si>
   <si>
     <t>Nos termos do regimento interno e após ouvir o plenário, solicito ao Sr prefeito, que revitalize o poço da cagepa que que abastecia a cidade.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -912,68 +912,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/84/requerimento_7_2007.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/85/requerimento_8_2007.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/86/requerimento_24_2007.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/87/requerimento_25_2007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/88/requerimento_26_2007.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/81/requerimento_27_2007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/82/requerimento_28_2007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/83/requerimento_29_2007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/90/requerimento_31_2007.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/91/requerimento_32_2007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/92/requerimento_33_2007.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/93/requerimento_34_2007.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/95/requerimento_35_2007.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/94/requerimento_37_2007.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/96/requerimento_40_2007.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/97/requerimento_41_2007.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/98/requerimento_42_2007.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/99/requerimento_43_2007.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/100/requerimento_49_2007.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/101/requerimento_50_2007.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/103/requerimento_52_2007.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/104/requerimento_53_2007.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/105/requerimento_54_2007.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/106/requerimento_55_2007.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/107/requerimento_57_2007.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/108/requerimento_58_2007.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/109/requerimento_59_2007.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/110/requerimento_60_2007.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/111/requerimento_61_2007.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/112/requerimento_62_2007.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/113/requerimento_63_2007.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/115/requerimento_65_2007.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/117/requerimento_68_2007.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/118/requerimento_70_2007.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/119/requerimento_74_2007.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/120/requerimento_76_2007.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/121/requerimento_77_2007.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/122/requerimento_78_2007.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/123/requerimento_79_2007.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/124/requerimento_80_2007.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/89/requerimento_30_2007.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/102/requerimento_51_2007.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/84/requerimento_7_2007.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/85/requerimento_8_2007.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/86/requerimento_24_2007.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/87/requerimento_25_2007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/88/requerimento_26_2007.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/81/requerimento_27_2007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/82/requerimento_28_2007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/83/requerimento_29_2007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/90/requerimento_31_2007.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/91/requerimento_32_2007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/92/requerimento_33_2007.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/93/requerimento_34_2007.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/95/requerimento_35_2007.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/94/requerimento_37_2007.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/96/requerimento_40_2007.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/97/requerimento_41_2007.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/98/requerimento_42_2007.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/99/requerimento_43_2007.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/100/requerimento_49_2007.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/101/requerimento_50_2007.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/103/requerimento_52_2007.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/104/requerimento_53_2007.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/105/requerimento_54_2007.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/106/requerimento_55_2007.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/107/requerimento_57_2007.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/108/requerimento_58_2007.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/109/requerimento_59_2007.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/110/requerimento_60_2007.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/111/requerimento_61_2007.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/112/requerimento_62_2007.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/113/requerimento_63_2007.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/115/requerimento_65_2007.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/117/requerimento_68_2007.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/118/requerimento_70_2007.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/119/requerimento_74_2007.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/120/requerimento_76_2007.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/121/requerimento_77_2007.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/122/requerimento_78_2007.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/123/requerimento_79_2007.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/124/requerimento_80_2007.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/89/requerimento_30_2007.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/2007/102/requerimento_51_2007.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>