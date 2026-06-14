--- v0 (2025-11-09)
+++ v1 (2026-06-14)
@@ -51,78 +51,78 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/1985/31/projeto_de_lei_001_1985.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/1985/31/projeto_de_lei_001_1985.pdf</t>
   </si>
   <si>
     <t>.Concede o aumento ao funcionalismo publico municipal e das outras providencias.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/1985/132/requerimento_2_1985.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/1985/132/requerimento_2_1985.pdf</t>
   </si>
   <si>
     <t>Requeiro na forma regimental desta casa após ouvir o plenário seja encaminhado apelo o prefeito Leonel Adelino de Moura no sentido de desapropriar 10 hect de terra cravada na propriedade Dominada cajueirinho proprietário dr. Guilherme da Cunha para que seja doado em forma de moradia aos pobres de baixa renda que residente  no município</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/1985/133/requerimento_3_1985.pdf</t>
+    <t>http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/1985/133/requerimento_3_1985.pdf</t>
   </si>
   <si>
     <t>Requeiro uma forma regimental depois de ouvir o plenário seja feito que um apelo senhor prefeito municipal no sentido de que seja construído um grupo escolar entre a rua salvino Maia e Manuel onofre.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -429,68 +429,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/1985/31/projeto_de_lei_001_1985.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/1985/132/requerimento_2_1985.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/1985/133/requerimento_3_1985.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/1985/31/projeto_de_lei_001_1985.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/1985/132/requerimento_2_1985.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mulungu.pb.leg.br/media/sapl/public/materialegislativa/1985/133/requerimento_3_1985.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>